--- v1 (2026-03-29)
+++ v2 (2026-05-15)
@@ -230,51 +230,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sayfa Sayısı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">200</w:t>
+              <w:t xml:space="preserve">196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Boyutları: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">135 X 195 mm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>